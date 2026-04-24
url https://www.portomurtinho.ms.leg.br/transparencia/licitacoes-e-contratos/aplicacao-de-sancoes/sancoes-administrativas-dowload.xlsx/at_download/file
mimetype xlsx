--- v0 (2025-10-20)
+++ v1 (2026-04-24)
@@ -1,120 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/89607817e814f958/Área de Trabalho/Avaliação PNTP 2024/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{4086BBBF-1685-4B1F-971D-A42B6672F900}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6100BF6D-E2AC-4FE2-BB77-75553BB00123}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3984F581-7B7F-406D-9941-D670BA2903F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{23D9F96D-F3B7-4CCD-BCF4-BB059AA42FDE}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Exercício 2024</t>
   </si>
   <si>
     <t>Exercício 2023</t>
   </si>
   <si>
     <t>Exercício 2022</t>
   </si>
   <si>
     <t>Exercício 2021</t>
   </si>
   <si>
     <t>Exercício 2020</t>
   </si>
   <si>
     <t>ESTADO DE MATO GROSSO DO SUL</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PORTO MURTINHO</t>
   </si>
   <si>
-    <t>(Relação dos licitantes e/ou contratados sancionados administrativamente)</t>
-[...4 lines deleted...]
-  <si>
     <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2023.</t>
   </si>
   <si>
     <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2022.</t>
   </si>
   <si>
     <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2021.</t>
   </si>
   <si>
     <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2020.</t>
+  </si>
+  <si>
+    <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2024.</t>
+  </si>
+  <si>
+    <t>Exercício 2025</t>
+  </si>
+  <si>
+    <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2025.</t>
+  </si>
+  <si>
+    <t>Exercício 2026</t>
+  </si>
+  <si>
+    <t>Declaramos de que não consta registros de penalidades aplicadas por esta Câmara Municipal de Porto Murtinho/MS à empresas licitantes e/ou contratadas, no exercício de 2026, até a data da última atualização.</t>
+  </si>
+  <si>
+    <t>(Relação dos licitantes e/ou contratados sancionados administrativamente) - Atualizado em 24/03/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
@@ -157,57 +170,60 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -500,159 +516,194 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F5AD797-3EB4-4914-A208-6FB4824D1E50}">
-  <dimension ref="A1:A18"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:A24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="162.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="3" t="s">
-        <v>9</v>
+      <c r="A9" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="3" t="s">
-        <v>10</v>
+      <c r="A12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
-        <v>12</v>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="5"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="5"/>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alexssander Freitas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>