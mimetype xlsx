--- v0 (2026-01-23)
+++ v1 (2026-04-24)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\OneDrive - Educacional\Documentos\Portal da Transparência - Formatação manual dos dados\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A5CDC00-3E3A-4B97-8926-5F0BFAD87A74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7387834-7EC3-4997-9429-C6ECB79F802D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="556" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="WTqA9nuljGv89+m0Oir3d01sx6TrnKWoaClUp2UC6m4="/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -135,51 +135,51 @@
   <c r="P3" i="5"/>
   <c r="P11" i="5" s="1"/>
   <c r="O3" i="5"/>
   <c r="O11" i="5" s="1"/>
   <c r="N3" i="5"/>
   <c r="N11" i="5" s="1"/>
   <c r="M3" i="5"/>
   <c r="M11" i="5" s="1"/>
   <c r="L3" i="5"/>
   <c r="L11" i="5" s="1"/>
   <c r="K3" i="5"/>
   <c r="K11" i="5" s="1"/>
   <c r="J3" i="5"/>
   <c r="J11" i="5" s="1"/>
   <c r="I3" i="5"/>
   <c r="I11" i="5" s="1"/>
   <c r="H3" i="5"/>
   <c r="H11" i="5" s="1"/>
   <c r="G3" i="5"/>
   <c r="G11" i="5" s="1"/>
   <c r="F11" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="25">
   <si>
     <t>UFERMS</t>
   </si>
   <si>
     <t>RESOLUÇÃO/SEFAZ</t>
   </si>
   <si>
     <t>Grupos</t>
   </si>
   <si>
     <t>Janeiro</t>
   </si>
   <si>
     <t>Fevereiro</t>
   </si>
   <si>
     <t>Março</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Maio</t>
   </si>
   <si>
@@ -200,54 +200,60 @@
   <si>
     <t>Outubro</t>
   </si>
   <si>
     <t>Novembro</t>
   </si>
   <si>
     <t>Dezembro</t>
   </si>
   <si>
     <t>Julho</t>
   </si>
   <si>
     <t>Agosto</t>
   </si>
   <si>
     <t>MÊS</t>
   </si>
   <si>
     <t>DIÁRIAS DENTRO DO ESTADO DE MATO GROSSO DO SUL</t>
   </si>
   <si>
     <t>Grupo I (Presidente)</t>
   </si>
   <si>
-    <t>DIÁRIAS DENTRO DO ESTADO DE MATO GROSSO DO SUL (90%, CONFORME ART. 3º, §6º DA LEI MUNICIPAL Nº. 1517/2013)</t>
+    <t>Resol. nº 3.480/2025</t>
   </si>
   <si>
-    <t>Resol. nº 3.480/2025</t>
+    <t>DIÁRIAS FORA DO ESTADO DE MATO GROSSO DO SUL (90%, CONFORME ART. 3º, §6º DA LEI MUNICIPAL Nº. 1517/2013)</t>
+  </si>
+  <si>
+    <t>Resol. nº 3.492/2026</t>
+  </si>
+  <si>
+    <t>Resol. nº 3.486/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;R$&quot;#,##0.00;[Red]\-&quot;R$&quot;#,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@"/>
     <numFmt numFmtId="165" formatCode="mmm\-d"/>
     <numFmt numFmtId="166" formatCode="mmm\-yyyy"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -642,51 +648,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{286E0D03-9170-43F5-8457-D2949269B06D}">
   <dimension ref="A1:Q1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="16384" width="14.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E1" s="23" t="s">
         <v>19</v>
       </c>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
@@ -734,182 +740,190 @@
       </c>
       <c r="M2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="N2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="O2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="P2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="Q2" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="11">
         <v>52.93</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="14">
         <f>(3.5*B3)*9</f>
         <v>1667.2950000000001</v>
       </c>
       <c r="G3" s="14">
         <f>(3.5*B4)*9</f>
-        <v>0</v>
+        <v>1640.835</v>
       </c>
       <c r="H3" s="14">
         <f>(3.5*B5)*9</f>
-        <v>0</v>
+        <v>1672.335</v>
       </c>
       <c r="I3" s="15">
         <f>(B6*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="J3" s="15">
         <f>(B7*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="K3" s="15">
         <f>(B8*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="L3" s="15">
         <f>(B9*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="M3" s="15">
         <f>(B10*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="N3" s="15">
         <f>(B11*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="O3" s="15">
         <f>(B12*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="P3" s="15">
         <f>(B13*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="Q3" s="15">
         <f>(B14*3.5)*9</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="11"/>
-      <c r="C4" s="12"/>
+      <c r="B4" s="11">
+        <v>52.09</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>24</v>
+      </c>
       <c r="E4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="14">
         <f>(3.5*B3)*7</f>
         <v>1296.7849999999999</v>
       </c>
       <c r="G4" s="14">
         <f>(3.5*B4)*7</f>
-        <v>0</v>
+        <v>1276.2049999999999</v>
       </c>
       <c r="H4" s="14">
         <f>(3.5*B5)*7</f>
-        <v>0</v>
+        <v>1300.7049999999999</v>
       </c>
       <c r="I4" s="15">
         <f>(B6*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="J4" s="15">
         <f>(B7*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="K4" s="15">
         <f>(B8*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="L4" s="15">
         <f>(B9*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="M4" s="15">
         <f>(B10*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="N4" s="15">
         <f>(B11*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="O4" s="15">
         <f>(B12*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="P4" s="15">
         <f>(B13*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="Q4" s="15">
         <f>(B14*3.5)*7</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="11"/>
-      <c r="C5" s="12"/>
+      <c r="B5" s="11">
+        <v>53.09</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="14">
         <f>(3.5*B3)*4</f>
         <v>741.02</v>
       </c>
       <c r="G5" s="14">
         <f>(3.5*B4)*4</f>
-        <v>0</v>
+        <v>729.26</v>
       </c>
       <c r="H5" s="14">
         <f>(3.5*B5)*4</f>
-        <v>0</v>
+        <v>743.26</v>
       </c>
       <c r="I5" s="15">
         <f>(B6*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="J5" s="15">
         <f>(B7*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="K5" s="15">
         <f>(B8*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="L5" s="15">
         <f>(B9*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="M5" s="15">
         <f>(B10*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="N5" s="15">
         <f>(B11*3.5)*4</f>
         <v>0</v>
       </c>
@@ -919,55 +933,55 @@
       </c>
       <c r="P5" s="15">
         <f>(B13*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="Q5" s="15">
         <f>(B14*3.5)*4</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="16">
         <f>(3.5*B3)*3.5</f>
         <v>648.39249999999993</v>
       </c>
       <c r="G6" s="16">
         <f>(3.5*B4)*3.5</f>
-        <v>0</v>
+        <v>638.10249999999996</v>
       </c>
       <c r="H6" s="16">
         <f>(3.5*B5)*3.5</f>
-        <v>0</v>
+        <v>650.35249999999996</v>
       </c>
       <c r="I6" s="15">
         <f>(B6*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="J6" s="15">
         <f>(B7*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="K6" s="15">
         <f>(B8*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="L6" s="15">
         <f>(B9*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="M6" s="15">
         <f>(B10*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="N6" s="15">
         <f>(B11*3.5)*3.5</f>
         <v>0</v>
       </c>
@@ -995,51 +1009,51 @@
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
     </row>
     <row r="8" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
     </row>
     <row r="9" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="2"/>
       <c r="E9" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
       <c r="P9" s="25"/>
       <c r="Q9" s="26"/>
     </row>
     <row r="10" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12"/>
       <c r="E10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>3</v>
@@ -1071,55 +1085,55 @@
       <c r="O10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="P10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="19"/>
       <c r="E11" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" ref="F11:K11" si="0">F3+(F3*0.9)</f>
         <v>3167.8605000000002</v>
       </c>
       <c r="G11" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>3117.5865000000003</v>
       </c>
       <c r="H11" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>3177.4364999999998</v>
       </c>
       <c r="I11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L11" s="14">
         <f t="shared" ref="L11:Q11" si="1">L3+(L3*0.9)</f>
         <v>0</v>
       </c>
       <c r="M11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -1129,55 +1143,55 @@
       </c>
       <c r="P11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="19"/>
       <c r="E12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" ref="F12:Q14" si="2">F4+(F4*0.9)</f>
         <v>2463.8914999999997</v>
       </c>
       <c r="G12" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>2424.7894999999999</v>
       </c>
       <c r="H12" s="14">
         <f>H4+(H4*0.9)</f>
-        <v>0</v>
+        <v>2471.3395</v>
       </c>
       <c r="I12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -1187,55 +1201,55 @@
       </c>
       <c r="P12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="19"/>
       <c r="E13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="2"/>
         <v>1407.9380000000001</v>
       </c>
       <c r="G13" s="14">
         <f>G5+(G5*0.9)</f>
-        <v>0</v>
+        <v>1385.5940000000001</v>
       </c>
       <c r="H13" s="14">
         <f t="shared" ref="H13:Q13" si="3">H5+(H5*0.9)</f>
-        <v>0</v>
+        <v>1412.194</v>
       </c>
       <c r="I13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
@@ -1245,55 +1259,55 @@
       </c>
       <c r="P13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="19"/>
       <c r="E14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="2"/>
         <v>1231.9457499999999</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1212.3947499999999</v>
       </c>
       <c r="H14" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1235.66975</v>
       </c>
       <c r="I14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>