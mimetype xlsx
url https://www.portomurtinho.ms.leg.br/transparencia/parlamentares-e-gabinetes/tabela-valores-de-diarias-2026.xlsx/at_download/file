--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\OneDrive - Educacional\Documentos\Portal da Transparência - Formatação manual dos dados\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/89607817e814f958/Área de Trabalho/PNTP 2026/Portal da Transparência - Formatação manual dos dados/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7387834-7EC3-4997-9429-C6ECB79F802D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{D7387834-7EC3-4997-9429-C6ECB79F802D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B6F5FAF-0295-4C58-9A12-E48ED752226D}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="556" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="WTqA9nuljGv89+m0Oir3d01sx6TrnKWoaClUp2UC6m4="/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -135,51 +135,51 @@
   <c r="P3" i="5"/>
   <c r="P11" i="5" s="1"/>
   <c r="O3" i="5"/>
   <c r="O11" i="5" s="1"/>
   <c r="N3" i="5"/>
   <c r="N11" i="5" s="1"/>
   <c r="M3" i="5"/>
   <c r="M11" i="5" s="1"/>
   <c r="L3" i="5"/>
   <c r="L11" i="5" s="1"/>
   <c r="K3" i="5"/>
   <c r="K11" i="5" s="1"/>
   <c r="J3" i="5"/>
   <c r="J11" i="5" s="1"/>
   <c r="I3" i="5"/>
   <c r="I11" i="5" s="1"/>
   <c r="H3" i="5"/>
   <c r="H11" i="5" s="1"/>
   <c r="G3" i="5"/>
   <c r="G11" i="5" s="1"/>
   <c r="F11" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="27">
   <si>
     <t>UFERMS</t>
   </si>
   <si>
     <t>RESOLUÇÃO/SEFAZ</t>
   </si>
   <si>
     <t>Grupos</t>
   </si>
   <si>
     <t>Janeiro</t>
   </si>
   <si>
     <t>Fevereiro</t>
   </si>
   <si>
     <t>Março</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Maio</t>
   </si>
   <si>
@@ -210,50 +210,56 @@
     <t>Julho</t>
   </si>
   <si>
     <t>Agosto</t>
   </si>
   <si>
     <t>MÊS</t>
   </si>
   <si>
     <t>DIÁRIAS DENTRO DO ESTADO DE MATO GROSSO DO SUL</t>
   </si>
   <si>
     <t>Grupo I (Presidente)</t>
   </si>
   <si>
     <t>Resol. nº 3.480/2025</t>
   </si>
   <si>
     <t>DIÁRIAS FORA DO ESTADO DE MATO GROSSO DO SUL (90%, CONFORME ART. 3º, §6º DA LEI MUNICIPAL Nº. 1517/2013)</t>
   </si>
   <si>
     <t>Resol. nº 3.492/2026</t>
   </si>
   <si>
     <t>Resol. nº 3.486/2026</t>
+  </si>
+  <si>
+    <t>Resol. nº 3.496/2026</t>
+  </si>
+  <si>
+    <t>Resol. nº 3.507/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;R$&quot;#,##0.00;[Red]\-&quot;R$&quot;#,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@"/>
     <numFmt numFmtId="165" formatCode="mmm\-d"/>
     <numFmt numFmtId="166" formatCode="mmm\-yyyy"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -648,51 +654,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{286E0D03-9170-43F5-8457-D2949269B06D}">
   <dimension ref="A1:Q1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="16384" width="14.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E1" s="23" t="s">
         <v>19</v>
       </c>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
@@ -759,55 +765,55 @@
         <v>3</v>
       </c>
       <c r="B3" s="11">
         <v>52.93</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="14">
         <f>(3.5*B3)*9</f>
         <v>1667.2950000000001</v>
       </c>
       <c r="G3" s="14">
         <f>(3.5*B4)*9</f>
         <v>1640.835</v>
       </c>
       <c r="H3" s="14">
         <f>(3.5*B5)*9</f>
         <v>1672.335</v>
       </c>
       <c r="I3" s="15">
         <f>(B6*3.5)*9</f>
-        <v>0</v>
+        <v>1672.335</v>
       </c>
       <c r="J3" s="15">
         <f>(B7*3.5)*9</f>
-        <v>0</v>
+        <v>1691.5500000000002</v>
       </c>
       <c r="K3" s="15">
         <f>(B8*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="L3" s="15">
         <f>(B9*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="M3" s="15">
         <f>(B10*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="N3" s="15">
         <f>(B11*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="O3" s="15">
         <f>(B12*3.5)*9</f>
         <v>0</v>
       </c>
       <c r="P3" s="15">
         <f>(B13*3.5)*9</f>
         <v>0</v>
       </c>
@@ -821,55 +827,55 @@
         <v>4</v>
       </c>
       <c r="B4" s="11">
         <v>52.09</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="14">
         <f>(3.5*B3)*7</f>
         <v>1296.7849999999999</v>
       </c>
       <c r="G4" s="14">
         <f>(3.5*B4)*7</f>
         <v>1276.2049999999999</v>
       </c>
       <c r="H4" s="14">
         <f>(3.5*B5)*7</f>
         <v>1300.7049999999999</v>
       </c>
       <c r="I4" s="15">
         <f>(B6*3.5)*7</f>
-        <v>0</v>
+        <v>1300.7049999999999</v>
       </c>
       <c r="J4" s="15">
         <f>(B7*3.5)*7</f>
-        <v>0</v>
+        <v>1315.65</v>
       </c>
       <c r="K4" s="15">
         <f>(B8*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="L4" s="15">
         <f>(B9*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="M4" s="15">
         <f>(B10*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="N4" s="15">
         <f>(B11*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="O4" s="15">
         <f>(B12*3.5)*7</f>
         <v>0</v>
       </c>
       <c r="P4" s="15">
         <f>(B13*3.5)*7</f>
         <v>0</v>
       </c>
@@ -883,149 +889,157 @@
         <v>5</v>
       </c>
       <c r="B5" s="11">
         <v>53.09</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="14">
         <f>(3.5*B3)*4</f>
         <v>741.02</v>
       </c>
       <c r="G5" s="14">
         <f>(3.5*B4)*4</f>
         <v>729.26</v>
       </c>
       <c r="H5" s="14">
         <f>(3.5*B5)*4</f>
         <v>743.26</v>
       </c>
       <c r="I5" s="15">
         <f>(B6*3.5)*4</f>
-        <v>0</v>
+        <v>743.26</v>
       </c>
       <c r="J5" s="15">
         <f>(B7*3.5)*4</f>
-        <v>0</v>
+        <v>751.80000000000007</v>
       </c>
       <c r="K5" s="15">
         <f>(B8*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="L5" s="15">
         <f>(B9*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="M5" s="15">
         <f>(B10*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="N5" s="15">
         <f>(B11*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="O5" s="15">
         <f>(B12*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="P5" s="15">
         <f>(B13*3.5)*4</f>
         <v>0</v>
       </c>
       <c r="Q5" s="15">
         <f>(B14*3.5)*4</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="11"/>
-      <c r="C6" s="12"/>
+      <c r="B6" s="11">
+        <v>53.09</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>25</v>
+      </c>
       <c r="E6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="16">
         <f>(3.5*B3)*3.5</f>
         <v>648.39249999999993</v>
       </c>
       <c r="G6" s="16">
         <f>(3.5*B4)*3.5</f>
         <v>638.10249999999996</v>
       </c>
       <c r="H6" s="16">
         <f>(3.5*B5)*3.5</f>
         <v>650.35249999999996</v>
       </c>
       <c r="I6" s="15">
         <f>(B6*3.5)*3.5</f>
-        <v>0</v>
+        <v>650.35249999999996</v>
       </c>
       <c r="J6" s="15">
         <f>(B7*3.5)*3.5</f>
-        <v>0</v>
+        <v>657.82500000000005</v>
       </c>
       <c r="K6" s="15">
         <f>(B8*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="L6" s="15">
         <f>(B9*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="M6" s="15">
         <f>(B10*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="N6" s="15">
         <f>(B11*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="O6" s="15">
         <f>(B12*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="P6" s="15">
         <f>(B13*3.5)*3.5</f>
         <v>0</v>
       </c>
       <c r="Q6" s="15">
         <f>(B14*3.5)*3.5</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11"/>
-      <c r="C7" s="12"/>
+      <c r="B7" s="11">
+        <v>53.7</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>26</v>
+      </c>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
     </row>
     <row r="8" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
     </row>
     <row r="9" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11"/>
@@ -1093,55 +1107,55 @@
       </c>
     </row>
     <row r="11" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="19"/>
       <c r="E11" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" ref="F11:K11" si="0">F3+(F3*0.9)</f>
         <v>3167.8605000000002</v>
       </c>
       <c r="G11" s="14">
         <f t="shared" si="0"/>
         <v>3117.5865000000003</v>
       </c>
       <c r="H11" s="14">
         <f t="shared" si="0"/>
         <v>3177.4364999999998</v>
       </c>
       <c r="I11" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>3177.4364999999998</v>
       </c>
       <c r="J11" s="14">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>3213.9450000000006</v>
       </c>
       <c r="K11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L11" s="14">
         <f t="shared" ref="L11:Q11" si="1">L3+(L3*0.9)</f>
         <v>0</v>
       </c>
       <c r="M11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P11" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -1151,55 +1165,55 @@
       </c>
     </row>
     <row r="12" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="19"/>
       <c r="E12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" ref="F12:Q14" si="2">F4+(F4*0.9)</f>
         <v>2463.8914999999997</v>
       </c>
       <c r="G12" s="14">
         <f t="shared" si="2"/>
         <v>2424.7894999999999</v>
       </c>
       <c r="H12" s="14">
         <f>H4+(H4*0.9)</f>
         <v>2471.3395</v>
       </c>
       <c r="I12" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>2471.3395</v>
       </c>
       <c r="J12" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>2499.7350000000001</v>
       </c>
       <c r="K12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -1209,55 +1223,55 @@
       </c>
     </row>
     <row r="13" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="19"/>
       <c r="E13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="2"/>
         <v>1407.9380000000001</v>
       </c>
       <c r="G13" s="14">
         <f>G5+(G5*0.9)</f>
         <v>1385.5940000000001</v>
       </c>
       <c r="H13" s="14">
         <f t="shared" ref="H13:Q13" si="3">H5+(H5*0.9)</f>
         <v>1412.194</v>
       </c>
       <c r="I13" s="14">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>1412.194</v>
       </c>
       <c r="J13" s="14">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>1428.42</v>
       </c>
       <c r="K13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
@@ -1267,55 +1281,55 @@
       </c>
     </row>
     <row r="14" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="19"/>
       <c r="E14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="2"/>
         <v>1231.9457499999999</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" si="2"/>
         <v>1212.3947499999999</v>
       </c>
       <c r="H14" s="14">
         <f t="shared" si="2"/>
         <v>1235.66975</v>
       </c>
       <c r="I14" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1235.66975</v>
       </c>
       <c r="J14" s="14">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>1249.8675000000001</v>
       </c>
       <c r="K14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P14" s="14">
         <f>P6+(P6*0.9)</f>
         <v>0</v>
       </c>